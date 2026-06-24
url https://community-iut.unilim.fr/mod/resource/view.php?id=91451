--- v0 (2025-11-05)
+++ v1 (2026-06-24)
@@ -1,388 +1,436 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00583AC8" w:rsidRPr="00583AC8" w:rsidRDefault="00583AC8" w:rsidP="00583AC8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00583AC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S2 – Environnement économique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583AC8" w:rsidRPr="00583AC8" w:rsidRDefault="00583AC8" w:rsidP="00583AC8">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00583AC8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les besoins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00583AC8" w:rsidRDefault="00583AC8" w:rsidP="00583AC8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Document 1 :</w:t>
       </w:r>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le besoin, à l’origine de la science économique</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L'activité humaine présente un aspect économique lorsqu'il y a lutte contre la rareté.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tout homme a des besoins, c'est-à-dire des désirs de disposer de moyens capables de prévenir ou de faire cesser des sensations de peine ou d'insatisfaction, ou de moyens aptes à provoquer et à accroitre des sensations agréables.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ces besoins sont éminemment subjectifs : chaque homme décide s'il y a pour lui un besoin et dans quelle mesure ce besoin existe. Le besoin varie d'un individu à un autre. La notion économique de besoin se distingue pour cette raison d'autres notions du besoin qui font appel à des critères objectifs :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>notion physiologique du besoin, qui exprime par exemple le nombre de calories dont l'homme a besoin pour vivre ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+        <w:t>notion sociologique du besoin, qui tient compte des types de civilisation et des milieux auxquels appartient l’individu ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>notion morale du besoin, qui recourt au critère de l'utile ou du nuisible, ou à certaines valeurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les besoins humains sont nombreux : matériels et intellectuels ; physiologiques et psychologiques. Ils s'accroissent et se diversifient sans cesse parce que l’homme est infini dans ses </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+        <w:t>Les besoins humains sont nombreux : matériels et intellectuels ; physiologiques et psychologiques. Ils s'accroissent et se diversifient sans cesse parce que l’homme est infini dans ses vœux, qu'il découvre sans cesse de nouveaux objectifs et de nouveaux moyens, que la vie de ses semblables lui offre des motifs d'imitation et d'émulation toujours renouvelés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Or les moyens que l'homme a de satisfaire ses besoins sont limités. Il vit dans un monde de rareté. Les ressources dont il dispose sont, soit insuffisantes à un moment donné, soit mal réparties dans l'espace. Même s'il jouissait de ressources abondantes, s'il vivait en pays de Cocagne, l'homme serait encore limité par le temps, le plus rare de tous les biens.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faute de pouvoir tout avoir à la fois et tout faire en même temps, l'homme doit effectuer des choix. Pour atteindre un certain objectif, il est contraint de sacrifier d'autres fins, de ne pas appliquer à leur réalisation des moyens limités et un temps rare. Tout choix est donc assorti d'un sacrifice, d'un coût que l'on nomme coût d'opportunité : quand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -391,100 +439,91 @@
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'achète </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">une </w:t>
       </w:r>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>paire de chaussures, je renonce à la satisfaction que m'aurait apportée l'achat d'un autre bien.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE2E4E" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+    <w:p w:rsidR="00CE2E4E" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le coût d'opportunité est le sacrifice en termes réels que subit un sujet économique qui procède à un choix entre plusieurs actions possibles : quand ce sujet s'engage dans une activité spécifique donnée, par exemple une production, le coût qu'il supporte consiste dans la valeur des occasions qu'il n'a pas saisies, c'est-à-dire dans la valeur des biens et services qui ne peuvent </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
+        <w:t>Le coût d'opportunité est le sacrifice en termes réels que subit un sujet économique qui procède à un choix entre plusieurs actions possibles : quand ce sujet s'engage dans une activité spécifique donnée, par exemple une production, le coût qu'il supporte consiste dans la valeur des occasions qu'il n'a pas saisies, c'est-à-dire dans la valeur des biens et services qui ne peuvent être créés ailleurs parce que les ressources utilisées ne sont plus disponibles pour d'autres emplois.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00583AC8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">R. Barre, F. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
@@ -492,223 +531,197 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Teulon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Économie politique</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6895"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957E3C">
-[...27 lines deleted...]
-        <w:t> ?</w:t>
+      <w:r w:rsidRPr="007C782A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Quels sont les types de besoins présentés dans ce document ? Pourquoi les besoins sont-ils illimités ?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6895"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957E3C">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="007C782A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Quelle définition pouvez-vous donner des ressources ? Pourquoi sont-elles limitées ? Mettez en relation la rareté et les choix économiques. </w:t>
       </w:r>
       <w:r w:rsidRPr="00957E3C">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidRDefault="00957E3C" w:rsidP="00957E3C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6895"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957E3C">
-[...10 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="007C782A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. En quoi peut-on dire que l’économie est la science des choix ?</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00957E3C" w:rsidRPr="00957E3C" w:rsidSect="009970E5">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Corps CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0" w:tplc="00000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="⁃"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
@@ -848,96 +861,105 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="92"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00957E3C"/>
+    <w:rsid w:val="004A4563"/>
     <w:rsid w:val="004A69EA"/>
     <w:rsid w:val="004F0261"/>
+    <w:rsid w:val="00583AC8"/>
+    <w:rsid w:val="007C782A"/>
     <w:rsid w:val="00957E3C"/>
     <w:rsid w:val="009970E5"/>
     <w:rsid w:val="00C60BBD"/>
     <w:rsid w:val="00CE2E4E"/>
     <w:rsid w:val="00D066FE"/>
     <w:rsid w:val="00F67EA8"/>
     <w:rsid w:val="00F97768"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4005C729"/>
+  <w14:docId w14:val="3AFF24ED"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{74028D19-4EAF-EC48-BC85-6AA84A898271}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria" w:cs="Times New Roman (Corps CS)"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1645,69 +1667,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>469</Words>
-  <Characters>2582</Characters>
+  <Words>476</Words>
+  <Characters>2618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3045</CharactersWithSpaces>
+  <CharactersWithSpaces>3088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>